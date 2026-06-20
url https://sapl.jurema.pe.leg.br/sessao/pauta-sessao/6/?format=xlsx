--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -51,51 +51,51 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 6 de 2026</t>
   </si>
   <si>
     <t>EDVALDO MARCOS RAMOS FERREIRA - PREFEITO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO PISO SALARIAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA AO VENCIMENTO-BASE PERCEBIDO PELO PROFISSIONAL DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>Matéria inclusa na ordem do dia - 1º votação</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 7 de 2026</t>
   </si>
   <si>
     <t>Regulamenta a concessão e a distribuição de arroz e peixe no âmbito da Política Municipal de Assistência Social do Município de Jurema/PE, com fundamento na Lei Municipal nº 115/2022, e dá outras providências.</t>
   </si>
   <si>
-    <t>MOÇÃO nº 2 de 2026</t>
+    <t>PROJETO DE MOÇÃO nº 2 de 2026</t>
   </si>
   <si>
     <t>HAROLDO MORAIS</t>
   </si>
   <si>
     <t>Congratular e render públicos aplausos ao Chefe da Guarda Municipal pelos relevantes e dedicados serviços prestados à segurança do município, destacando sua atuação exemplar e liderança.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 5 de 2026</t>
   </si>
   <si>
     <t>solicita a governadora Rquel Lyra a inclusão do Município de Jurema no Programa “Pernambuco Meu País”.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 6 de 2026</t>
   </si>
   <si>
     <t>CARLOS MIGUEL</t>
   </si>
   <si>
     <t>solicitando o concerto de um esgoto na rua da lavanderia saída para cruzes.</t>
   </si>