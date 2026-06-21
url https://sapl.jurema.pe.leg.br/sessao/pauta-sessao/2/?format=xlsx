--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -33,93 +33,93 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="23">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>INDICAÇÃO nº 1 de 2026</t>
+    <t>PROJETO DE INDICAÇÃO nº 1 de 2026</t>
   </si>
   <si>
     <t>EDVAN SOARES</t>
   </si>
   <si>
     <t>Indicação para acompanhamento e adoção de providências relativas à proposta habitacional do Programa Minha Casa, Minha Vida Rural (2025–2026)</t>
   </si>
   <si>
     <t>Proposição aprovada</t>
   </si>
   <si>
-    <t>INDICAÇÃO nº 2 de 2026</t>
+    <t>PROJETO DE INDICAÇÃO nº 2 de 2026</t>
   </si>
   <si>
     <t>JOSA DE DEDA</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a adoção de providências relativas à manutenção e reestruturação da quadra esportiva do Residencial Eduardo Campos, à execução de serviços de calçamento e esgotamento sanitário na Rua Santo Antônio, bem como à intensificação da fiscalização e adoção de medidas para coibir o excesso de barulho e a perturbação do sossego público nas imediações da Praça do Cristo (Praça da Lotação), no Município de Jurema.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
-    <t>INDICAÇÃO nº 3 de 2026</t>
+    <t>PROJETO DE INDICAÇÃO nº 3 de 2026</t>
   </si>
   <si>
     <t>CARLOS MIGUEL</t>
   </si>
   <si>
     <t>solicita providêmcias quanto a pertubação do sossego e excesso de barulho no município</t>
   </si>
   <si>
-    <t>INDICAÇÃO nº 4 de 2026</t>
+    <t>PROJETO DE INDICAÇÃO nº 4 de 2026</t>
   </si>
   <si>
     <t>PAULO DE PETRÔNIO</t>
   </si>
   <si>
     <t>Requer avaliação e adoção de providências relativas à requalificação da praça pública e da quadra poliesportiva do Povoado do Salobro.</t>
   </si>
   <si>
-    <t>INDICAÇÃO nº 5 de 2026</t>
+    <t>PROJETO DE INDICAÇÃO nº 5 de 2026</t>
   </si>
   <si>
     <t>solicitação à Secretaria Municipal de Obras e Urbanismo para a instalação de dois dispositivos redutores de velocidade (quebra-molas) na Rua José Miguel, nas imediações do Bar da Adelma, nº 105, no Loteamento Santa Terezinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -422,51 +422,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>