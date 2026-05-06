--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="118">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -78,214 +78,340 @@
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_004_2026_reajuste_salario_professores_definitivo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO PISO SALARIAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA AO VENCIMENTO-BASE PERCEBIDO PELO PROFISSIONAL DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei_005_2026_regulamenta_concessao_de_peixe_e_arroz_na_semana_santa.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão e a distribuição de arroz e peixe no âmbito da Política Municipal de Assistência Social do Município de Jurema/PE, com fundamento na Lei Municipal nº 115/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026.pdf</t>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026_1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESÃO DE AUXILIO REFEIÇÃO AO SERVIDORES PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026_1.pdf</t>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Maria Rilda de Oliveira Brito, localizada no Sítio Salobro, zona rural do Município de Jurema/PE, e dá outras providências.</t>
   </si>
   <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>EDVAN SOARES</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/43/_cidadao_pag_01_merged.pdf</t>
+  </si>
+  <si>
+    <t>concede o titulo de cidadão honorário juremense ao senador humberto costa e dá outras providencias</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_decreto_legislativo_no_004.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas anuais de governo do Município de Jurema, relativas ao exercício financeiro de 2022.</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_resolucao_no212131231.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas anuais de governo do Município de Jurema, relativas ao exercício financeiro de 2023.</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOSA DE DEDA</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a adoção de providências relativas à manutenção e reestruturação da quadra esportiva do Residencial Eduardo Campos, à execução de serviços de calçamento e esgotamento sanitário na Rua Santo Antônio, bem como à intensificação da fiscalização e adoção de medidas para coibir o excesso de barulho e a perturbação do sossego público nas imediações da Praça do Cristo (Praça da Lotação), no Município de Jurema.</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>CARLOS MIGUEL</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/4/camscanner_14-01-2026_14.22.pdf</t>
   </si>
   <si>
     <t>solicita providêmcias quanto a pertubação do sossego e excesso de barulho no município</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PAULO DE PETRÔNIO</t>
   </si>
   <si>
     <t>Requer avaliação e adoção de providências relativas à requalificação da praça pública e da quadra poliesportiva do Povoado do Salobro.</t>
   </si>
   <si>
     <t>solicitação à Secretaria Municipal de Obras e Urbanismo para a instalação de dois dispositivos redutores de velocidade (quebra-molas) na Rua José Miguel, nas imediações do Bar da Adelma, nº 105, no Loteamento Santa Terezinha.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>HAROLDO MORAIS</t>
   </si>
   <si>
     <t>analise das condições e a viabilidade da reforma do Campo Municipal localizado em Santo Antônio das Queimadas, distrito de Jurema.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MACHADINHO</t>
   </si>
   <si>
     <t>Solicitar ao poder executivo estudo para construção de uma praça no leteamento nova Jurema, nas imediaçoes da igreja Kerigma</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>8</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDVAN SOARES</t>
   </si>
   <si>
     <t>Indicação de autoria do Presidente Vereador Edvan dos Santos Soares,_x000D_
 solicitando ao Poder Executivo Municipal articulação junto ao Banco do Nordeste para_x000D_
 implantação de um ponto de atendimento no município de Jurema, com o objetivo de_x000D_
 fortalecer a agricultura familiar, microempreendedores e produtores rurais</t>
   </si>
   <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/35/img005.pdf</t>
+  </si>
+  <si>
+    <t>indica ao chefe do executivo para que sejam enviados esforço junto ao Banco do Nordeste (BNB) visando a implantação de uma sala de atendimento para o CRedamigo e Agroamigo</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_peneira_1.docx</t>
+  </si>
+  <si>
+    <t>Implantação do Projeto “Futuro Campeão” no município de Jurema.</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Congratular e render públicos aplausos ao Chefe da Guarda Municipal pelos relevantes e dedicados serviços prestados à segurança do município, destacando sua atuação exemplar e liderança.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/28/mocao_pesar_03.pdf</t>
   </si>
   <si>
     <t>manifesta profundo pesar pelo falecimento do senhor Arcenio Duarte Campos, carinhosamente conhecido como "Seno Marchante", cuja parfida deixa_x000D_
 familiares, amigos e toda a comunidade profundamente consternados.</t>
   </si>
   <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/36/img006.pdf</t>
+  </si>
+  <si>
+    <t>pesar pelo falecimento do sr Joao Ramos Filho</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Concede Voto de Aplauso à Sra. Nina Pernambucana (Maria José da Silva), Secretária de Cultura; ao Diretor de Esportes, Ednaldo de Zeca (Ednaldo José Nunes de Almeida); e a Toda a Equipe da Secretaria de Cultura e Esporte do Município de Jurema/PE.</t>
+  </si>
+  <si>
     <t>17</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>solicita a governadora Rquel Lyra a inclusão do Município de Jurema no Programa “Pernambuco Meu País”.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>solicitando o concerto de um esgoto na rua da lavanderia saída para cruzes.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ERINHO</t>
   </si>
   <si>
     <t>Solicitação de implantação de lombada/redutor de velocidade na Travessa 4 de Outubro, visando à melhoria da segurança viária no local;</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Solicitação de calçamento na Vila Inocêncio, especificamente na localidade onde o senhor Geraldo Evaristo Vivia, atendendo a demanda da comunidade.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>solicita a instalação de bancos vermelhos em pontos estrat6givos da cidade, como forma de conscientização e combate ao feminicidio</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ROBERTINHO FILHO</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a adoção de providências quanto à avaliação e retirada da caixa d’água localizada no Residencial do Salobro, bem como a instalação de dois quebra-molas na Rua Antônio Corrêa e Sá, nas imediações da Loja Pague Leve e da Praça do Cristo Redentor, visando garantir maior segurança e melhores condições para a população. Tambem solicita envio de ofício formal a operadora Vivo cobrando explicaçoes quanto a ausencia costante de sinal no distrito de Santo Antonio Das Queimadas</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza na Rua do Abrigo. Secretaria Municipal de Infraestrutura. Vereador José serafim filho (Josa)</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Solicita a reforma da bueira que dá acesso à Laje dos Caroços (Travessa do Bebé). Secretaria Municipal de Infraestrutura. Vereador José serafim flho(Josa)</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_06_haroldo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de obras de calçamento na Rua Francisco Simões, ao lado da Creche Irene Jordão, no Distrito de Santo Antônio das Queimadas. Excelentíssimo Senhor Prefeito Edvaldo Marcos e Secretaria Municipal competente. Vereador Haroldo Moraes</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/33/rquerimento_07_haroldo.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção de providências urgentes quanto ao problema de saneamento estourado (vazamento de dejetos) na Rua Joaquim Porfírio (Rua de Lajedo), na entrada de Queimadas. Excelentíssimo Senhor Prefeito Edvaldo Marcos e Secretaria Municipal competente. Vereador Haroldo Moraes</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/34/requrimento_robertinho_ilho.pdf</t>
+  </si>
+  <si>
+    <t>Um quebra mola na rua nova esperança, nas proximidades da creche, em frente a casa de Alexandre Fortunato, outro quebra mola em frente a padaria, também na rua nova esperança, próximo ao cruzamento que liga a creche e também o residencial ( queimadas )</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Reparos nos caleamentos danificados do Residencial Eduardo Campos.</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Solicitaçao de informacoes sobre destinaçao de recursos federais para a saude</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -589,67 +715,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_004_2026_reajuste_salario_professores_definitivo_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei_005_2026_regulamenta_concessao_de_peixe_e_arroz_na_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/4/camscanner_14-01-2026_14.22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/28/mocao_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_004_2026_reajuste_salario_professores_definitivo_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei_005_2026_regulamenta_concessao_de_peixe_e_arroz_na_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/43/_cidadao_pag_01_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_decreto_legislativo_no_004.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_resolucao_no212131231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/4/camscanner_14-01-2026_14.22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/35/img005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_peneira_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/28/mocao_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/36/img006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_06_haroldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/33/rquerimento_07_haroldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/34/requrimento_robertinho_ilho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -774,427 +900,805 @@
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" t="s">
         <v>50</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="F18" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="H19" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E20" t="s">
+        <v>74</v>
+      </c>
+      <c r="F20" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H20" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" t="s">
+        <v>74</v>
+      </c>
+      <c r="F21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" t="s">
+        <v>58</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H22" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>86</v>
+      </c>
+      <c r="F23" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>25</v>
       </c>
-      <c r="D20" t="s">
-[...12 lines deleted...]
-        <v>75</v>
+      <c r="D27" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" t="s">
+        <v>98</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H27" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" t="s">
+        <v>86</v>
+      </c>
+      <c r="F28" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" t="s">
+        <v>86</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H29" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D30" t="s">
+        <v>85</v>
+      </c>
+      <c r="E30" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" t="s">
+        <v>58</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H30" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
+        <v>85</v>
+      </c>
+      <c r="E31" t="s">
+        <v>86</v>
+      </c>
+      <c r="F31" t="s">
+        <v>58</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H31" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" t="s">
+        <v>98</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H32" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" t="s">
+        <v>85</v>
+      </c>
+      <c r="E33" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H33" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" t="s">
+        <v>85</v>
+      </c>
+      <c r="E34" t="s">
+        <v>86</v>
+      </c>
+      <c r="F34" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H34" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>