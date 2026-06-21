--- v1 (2026-05-06)
+++ v2 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="194">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -96,322 +96,551 @@
   <si>
     <t>26</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026_1.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESÃO DE AUXILIO REFEIÇÃO AO SERVIDORES PUBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal Maria Rilda de Oliveira Brito, localizada no Sítio Salobro, zona rural do Município de Jurema/PE, e dá outras providências.</t>
   </si>
   <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>ERINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/48/plo_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Henrique Xavier dos santos</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>ROBERTINHO FILHO</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/49/plo_10.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Manoel Cavalcante de Oliveira</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>VERINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>denominada de Rua Manoel Ferreira de oliveira</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>HAROLDO MORAIS</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/52/12_haaroldo.pdf</t>
+  </si>
+  <si>
+    <t>denominada de Rua Professor Gonzaga Passos</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>MACHADINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/53/13_machadinho.pdf</t>
+  </si>
+  <si>
+    <t>denomina a RuaDr. Severino Siqueira</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>EDVAN SOARES</t>
+  </si>
+  <si>
+    <t>denomina a Rua João Ferreira Sales</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/55/15_edvn.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Soldado Anastácio</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/56/18-21_rua_rinaldo.pdf</t>
+  </si>
+  <si>
+    <t>Denomina  a Rua Rinaldo Luis De Amorim</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/57/19-22_rua_antonia_paes.pdf</t>
+  </si>
+  <si>
+    <t>Denomina A Rua Antonia paes de souza</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Denomina a rua Zé machado</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/59/21-24_rua_jose_soares.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua José Soares Da Silva</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>JOSA DE DEDA</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/60/22-25_rua_miguel_serafim.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Miguel Serafim Dias</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/61/23-26__rua_antonio__pereira_da_silva_-_erinho.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Antônio Pereira da Silva</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>Denomina a rua Nom Machado</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/63/17-20_rua_soldado_brito.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Soldado Brito</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/50/plo_9-26.pdf</t>
+  </si>
+  <si>
+    <t>ATUALIZA E ALINHA O PLANO DE CARGOS, CARREIRA, REMUNERAÇÃO DO PESSOAL DO QUADRO DO SISTEMA PÚBLICO MUNICIPAL DE EDUCAÇÃO DE JUREMA - PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/70/plo_24.pdf</t>
+  </si>
+  <si>
+    <t>denominação da rua Rua João Capote</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/71/plo_25.pdf</t>
+  </si>
+  <si>
+    <t>denomina a rua Rua Manoel Firmino de Lucena</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>denomina a rua Rua Guilherme Ponzzi</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>Altera a escolaridade exigida para ingresso nos cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias, bem como corrige os anexos das leis de regência destes cargos, para constar 40 (quarenta) horas semanais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/67/resolucao_01_contas_de_2022_aprovadas_-8.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas anuais de governo do Município de Jurema, relativas ao exercício financeiro de 2022</t>
+  </si>
+  <si>
     <t>43</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>EDVAN SOARES</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/43/_cidadao_pag_01_merged.pdf</t>
   </si>
   <si>
     <t>concede o titulo de cidadão honorário juremense ao senador humberto costa e dá outras providencias</t>
   </si>
   <si>
-    <t>45</t>
+    <t>46</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_resolucao_no212131231.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento das contas anuais de governo do Município de Jurema, relativas ao exercício financeiro de 2023.</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/69/pdl_2017_rejeicao_de_contas9.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o julgamento, pela rejeição, das contas anuais de governo do Município de Jurema, relativas ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
-[...19 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
-    <t>INDICAÇÃO</t>
-[...5 lines deleted...]
-    <t>http://sapl.jurema.pe.leg.br/media/</t>
+    <t>PROJETO DE INDICAÇÃO</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a adoção de providências relativas à manutenção e reestruturação da quadra esportiva do Residencial Eduardo Campos, à execução de serviços de calçamento e esgotamento sanitário na Rua Santo Antônio, bem como à intensificação da fiscalização e adoção de medidas para coibir o excesso de barulho e a perturbação do sossego público nas imediações da Praça do Cristo (Praça da Lotação), no Município de Jurema.</t>
   </si>
   <si>
     <t>CARLOS MIGUEL</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/4/camscanner_14-01-2026_14.22.pdf</t>
   </si>
   <si>
     <t>solicita providêmcias quanto a pertubação do sossego e excesso de barulho no município</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>PAULO DE PETRÔNIO</t>
   </si>
   <si>
     <t>Requer avaliação e adoção de providências relativas à requalificação da praça pública e da quadra poliesportiva do Povoado do Salobro.</t>
   </si>
   <si>
     <t>solicitação à Secretaria Municipal de Obras e Urbanismo para a instalação de dois dispositivos redutores de velocidade (quebra-molas) na Rua José Miguel, nas imediações do Bar da Adelma, nº 105, no Loteamento Santa Terezinha.</t>
   </si>
   <si>
-    <t>12</t>
-[...4 lines deleted...]
-  <si>
     <t>analise das condições e a viabilidade da reforma do Campo Municipal localizado em Santo Antônio das Queimadas, distrito de Jurema.</t>
   </si>
   <si>
     <t>13</t>
-  </si>
-[...1 lines deleted...]
-    <t>MACHADINHO</t>
   </si>
   <si>
     <t>Solicitar ao poder executivo estudo para construção de uma praça no leteamento nova Jurema, nas imediaçoes da igreja Kerigma</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Indicação de autoria do Presidente Vereador Edvan dos Santos Soares,_x000D_
 solicitando ao Poder Executivo Municipal articulação junto ao Banco do Nordeste para_x000D_
 implantação de um ponto de atendimento no município de Jurema, com o objetivo de_x000D_
 fortalecer a agricultura familiar, microempreendedores e produtores rurais</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/35/img005.pdf</t>
   </si>
   <si>
     <t>indica ao chefe do executivo para que sejam enviados esforço junto ao Banco do Nordeste (BNB) visando a implantação de uma sala de atendimento para o CRedamigo e Agroamigo</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_peneira_1.docx</t>
   </si>
   <si>
     <t>Implantação do Projeto “Futuro Campeão” no município de Jurema.</t>
   </si>
   <si>
-    <t>16</t>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/74/concessao_de_titulo_ao_sr_raimundo.pdf</t>
+  </si>
+  <si>
+    <t>indica a Concessão do Título de Cidadão Juremense ao Senhor Raimundo Nonato de Rezende</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
-    <t>MOÇÃO</t>
+    <t>PROJETO DE MOÇÃO</t>
   </si>
   <si>
     <t>Congratular e render públicos aplausos ao Chefe da Guarda Municipal pelos relevantes e dedicados serviços prestados à segurança do município, destacando sua atuação exemplar e liderança.</t>
-  </si>
-[...1 lines deleted...]
-    <t>28</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/28/mocao_pesar_03.pdf</t>
   </si>
   <si>
     <t>manifesta profundo pesar pelo falecimento do senhor Arcenio Duarte Campos, carinhosamente conhecido como "Seno Marchante", cuja parfida deixa_x000D_
 familiares, amigos e toda a comunidade profundamente consternados.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/36/img006.pdf</t>
   </si>
   <si>
     <t>pesar pelo falecimento do sr Joao Ramos Filho</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Concede Voto de Aplauso à Sra. Nina Pernambucana (Maria José da Silva), Secretária de Cultura; ao Diretor de Esportes, Ednaldo de Zeca (Ednaldo José Nunes de Almeida); e a Toda a Equipe da Secretaria de Cultura e Esporte do Município de Jurema/PE.</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>solicita a governadora Rquel Lyra a inclusão do Município de Jurema no Programa “Pernambuco Meu País”.</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>solicitando o concerto de um esgoto na rua da lavanderia saída para cruzes.</t>
   </si>
   <si>
-    <t>19</t>
-[...4 lines deleted...]
-  <si>
     <t>Solicitação de implantação de lombada/redutor de velocidade na Travessa 4 de Outubro, visando à melhoria da segurança viária no local;</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicitação de calçamento na Vila Inocêncio, especificamente na localidade onde o senhor Geraldo Evaristo Vivia, atendendo a demanda da comunidade.</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>solicita a instalação de bancos vermelhos em pontos estrat6givos da cidade, como forma de conscientização e combate ao feminicidio</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>ROBERTINHO FILHO</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita ao Poder Executivo Municipal a adoção de providências quanto à avaliação e retirada da caixa d’água localizada no Residencial do Salobro, bem como a instalação de dois quebra-molas na Rua Antônio Corrêa e Sá, nas imediações da Loja Pague Leve e da Praça do Cristo Redentor, visando garantir maior segurança e melhores condições para a população. Tambem solicita envio de ofício formal a operadora Vivo cobrando explicaçoes quanto a ausencia costante de sinal no distrito de Santo Antonio Das Queimadas</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Solicita a limpeza na Rua do Abrigo. Secretaria Municipal de Infraestrutura. Vereador José serafim filho (Josa)</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Solicita a reforma da bueira que dá acesso à Laje dos Caroços (Travessa do Bebé). Secretaria Municipal de Infraestrutura. Vereador José serafim flho(Josa)</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_06_haroldo.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de obras de calçamento na Rua Francisco Simões, ao lado da Creche Irene Jordão, no Distrito de Santo Antônio das Queimadas. Excelentíssimo Senhor Prefeito Edvaldo Marcos e Secretaria Municipal competente. Vereador Haroldo Moraes</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/33/rquerimento_07_haroldo.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de providências urgentes quanto ao problema de saneamento estourado (vazamento de dejetos) na Rua Joaquim Porfírio (Rua de Lajedo), na entrada de Queimadas. Excelentíssimo Senhor Prefeito Edvaldo Marcos e Secretaria Municipal competente. Vereador Haroldo Moraes</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/34/requrimento_robertinho_ilho.pdf</t>
   </si>
   <si>
     <t>Um quebra mola na rua nova esperança, nas proximidades da creche, em frente a casa de Alexandre Fortunato, outro quebra mola em frente a padaria, também na rua nova esperança, próximo ao cruzamento que liga a creche e também o residencial ( queimadas )</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Reparos nos caleamentos danificados do Residencial Eduardo Campos.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Solicitaçao de informacoes sobre destinaçao de recursos federais para a saude</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção/troca de 3 lâmpadas na associação São Miguel</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Requerimento solicitando a instalação de dois quebra-molas na Avenida Santa Tereza, destacando o intenso fluxo de veículos e pedestres, especialmente crianças e idosos, e a necessidade de redução da velocidade para garantir maior segurança no local. requerimento apresentado hoje será votado na proxima reunião</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>requerendo a implantação de um redutor de velocidade nas proximidades da Vila do Salobro,_x000D_
+especialmente no trecho próximo às escolas Francisco Firmino e ao novo Colégio Rilda.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -715,56 +944,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_004_2026_reajuste_salario_professores_definitivo_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei_005_2026_regulamenta_concessao_de_peixe_e_arroz_na_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/43/_cidadao_pag_01_merged.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/45/projeto_de_decreto_legislativo_no_004.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_resolucao_no212131231.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/4/camscanner_14-01-2026_14.22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/35/img005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_peneira_1.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/28/mocao_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/36/img006.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_06_haroldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/33/rquerimento_07_haroldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/34/requrimento_robertinho_ilho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/14/projeto_de_lei_004_2026_reajuste_salario_professores_definitivo_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/15/projeto_de_lei_005_2026_regulamenta_concessao_de_peixe_e_arroz_na_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/26/plo_007-2026_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/27/plo_008-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/48/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/49/plo_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/52/12_haaroldo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/53/13_machadinho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/55/15_edvn.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/56/18-21_rua_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/57/19-22_rua_antonia_paes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/59/21-24_rua_jose_soares.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/60/22-25_rua_miguel_serafim.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/61/23-26__rua_antonio__pereira_da_silva_-_erinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/63/17-20_rua_soldado_brito.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/50/plo_9-26.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/70/plo_24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/71/plo_25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/67/resolucao_01_contas_de_2022_aprovadas_-8.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/43/_cidadao_pag_01_merged.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/46/projeto_de_resolucao_no212131231.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/69/pdl_2017_rejeicao_de_contas9.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/4/camscanner_14-01-2026_14.22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/35/img005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_peneira_1.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/74/concessao_de_titulo_ao_sr_raimundo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/28/mocao_pesar_03.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/36/img006.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/32/requerimento_06_haroldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/33/rquerimento_07_haroldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/sapl/public/materialegislativa/2026/34/requrimento_robertinho_ilho.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jurema.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -877,828 +1106,1503 @@
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D7" t="s">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...11 lines deleted...]
-      <c r="F11" t="s">
+      <c r="G11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>53</v>
       </c>
-      <c r="D12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H20" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>53</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>48</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>48</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="D27" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="E27" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="H27" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="F28" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>48</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="E29" t="s">
-        <v>86</v>
+        <v>115</v>
       </c>
       <c r="F29" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>48</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>60</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="E30" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="H30" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>8</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="E31" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>131</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>109</v>
+        <v>132</v>
       </c>
       <c r="H31" t="s">
-        <v>110</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>98</v>
+        <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c r="H32" t="s">
-        <v>113</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>72</v>
+        <v>123</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="E33" t="s">
-        <v>86</v>
+        <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>47</v>
+        <v>131</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H33" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
+        <v>128</v>
+      </c>
+      <c r="E34" t="s">
+        <v>129</v>
+      </c>
+      <c r="F34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H34" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>138</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
+      <c r="F35" t="s">
+        <v>48</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H35" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>140</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" t="s">
+        <v>129</v>
+      </c>
+      <c r="F36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H36" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" t="s">
+        <v>128</v>
+      </c>
+      <c r="E37" t="s">
+        <v>129</v>
+      </c>
+      <c r="F37" t="s">
+        <v>53</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>128</v>
+      </c>
+      <c r="E38" t="s">
+        <v>129</v>
+      </c>
+      <c r="F38" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E39" t="s">
+        <v>129</v>
+      </c>
+      <c r="F39" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H39" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>127</v>
+      </c>
+      <c r="D40" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" t="s">
+        <v>153</v>
+      </c>
+      <c r="F40" t="s">
+        <v>43</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H40" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
         <v>85</v>
       </c>
-      <c r="E34" t="s">
-[...9 lines deleted...]
-        <v>117</v>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>126</v>
+      </c>
+      <c r="D41" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" t="s">
+        <v>153</v>
+      </c>
+      <c r="F41" t="s">
+        <v>53</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H41" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>157</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>119</v>
+      </c>
+      <c r="D42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42" t="s">
+        <v>153</v>
+      </c>
+      <c r="F42" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H42" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>160</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H43" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>123</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="F44" t="s">
+        <v>43</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H44" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>162</v>
+      </c>
+      <c r="E45" t="s">
+        <v>163</v>
+      </c>
+      <c r="F45" t="s">
+        <v>131</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H45" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>162</v>
+      </c>
+      <c r="E46" t="s">
+        <v>163</v>
+      </c>
+      <c r="F46" t="s">
+        <v>30</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H46" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>141</v>
+      </c>
+      <c r="D47" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47" t="s">
+        <v>163</v>
+      </c>
+      <c r="F47" t="s">
+        <v>30</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H47" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" t="s">
+        <v>162</v>
+      </c>
+      <c r="E48" t="s">
+        <v>163</v>
+      </c>
+      <c r="F48" t="s">
+        <v>43</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H48" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>169</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>162</v>
+      </c>
+      <c r="E49" t="s">
+        <v>163</v>
+      </c>
+      <c r="F49" t="s">
+        <v>35</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" t="s">
+        <v>162</v>
+      </c>
+      <c r="E50" t="s">
+        <v>163</v>
+      </c>
+      <c r="F50" t="s">
+        <v>76</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" t="s">
+        <v>162</v>
+      </c>
+      <c r="E51" t="s">
+        <v>163</v>
+      </c>
+      <c r="F51" t="s">
+        <v>76</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H51" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>138</v>
+      </c>
+      <c r="D52" t="s">
+        <v>162</v>
+      </c>
+      <c r="E52" t="s">
+        <v>163</v>
+      </c>
+      <c r="F52" t="s">
+        <v>43</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H52" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" t="s">
+        <v>162</v>
+      </c>
+      <c r="E53" t="s">
+        <v>163</v>
+      </c>
+      <c r="F53" t="s">
+        <v>43</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H53" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>181</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" t="s">
+        <v>162</v>
+      </c>
+      <c r="E54" t="s">
+        <v>163</v>
+      </c>
+      <c r="F54" t="s">
+        <v>35</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H54" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>184</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" t="s">
+        <v>162</v>
+      </c>
+      <c r="E55" t="s">
+        <v>163</v>
+      </c>
+      <c r="F55" t="s">
+        <v>76</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H55" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56" t="s">
+        <v>162</v>
+      </c>
+      <c r="E56" t="s">
+        <v>163</v>
+      </c>
+      <c r="F56" t="s">
+        <v>131</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H56" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>188</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>56</v>
+      </c>
+      <c r="D57" t="s">
+        <v>162</v>
+      </c>
+      <c r="E57" t="s">
+        <v>163</v>
+      </c>
+      <c r="F57" t="s">
+        <v>30</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H57" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>190</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>60</v>
+      </c>
+      <c r="D58" t="s">
+        <v>162</v>
+      </c>
+      <c r="E58" t="s">
+        <v>163</v>
+      </c>
+      <c r="F58" t="s">
+        <v>35</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H58" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>192</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>64</v>
+      </c>
+      <c r="D59" t="s">
+        <v>162</v>
+      </c>
+      <c r="E59" t="s">
+        <v>163</v>
+      </c>
+      <c r="F59" t="s">
+        <v>43</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H59" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>